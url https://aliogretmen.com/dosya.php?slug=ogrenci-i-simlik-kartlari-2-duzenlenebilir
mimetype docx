--- v0 (2026-09-06)
+++ v1 (2026-10-21)
@@ -2277,80 +2277,80 @@
                         </w:rPr>
                         <w:t>İ</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009507EB">
                         <w:rPr>
                           <w:rFonts w:ascii="Blogger Sans Medium" w:hAnsi="Blogger Sans Medium" w:cstheme="minorHAnsi"/>
                           <w:color w:val="44BAC1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t>LKOKULU</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AF3323">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B783A51" wp14:editId="764E2284">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="8255" b="1270"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B783A51" wp14:editId="5698BD61">
+            <wp:extent cx="7568998" cy="10706470"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Resim 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Resim 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7568998" cy="10706473"/>
+                      <a:ext cx="7568998" cy="10706470"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00347A4B" w:rsidSect="002D0F4B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
@@ -2406,61 +2406,63 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F32A6"/>
     <w:rsid w:val="00040FE8"/>
     <w:rsid w:val="000935D6"/>
     <w:rsid w:val="000C1824"/>
     <w:rsid w:val="000D2806"/>
     <w:rsid w:val="0016173D"/>
     <w:rsid w:val="001E31AF"/>
     <w:rsid w:val="002D0F4B"/>
     <w:rsid w:val="002E02B2"/>
     <w:rsid w:val="003113CC"/>
     <w:rsid w:val="00347A4B"/>
     <w:rsid w:val="00351C98"/>
     <w:rsid w:val="003A2733"/>
     <w:rsid w:val="004C266A"/>
     <w:rsid w:val="004E5943"/>
     <w:rsid w:val="005F32A6"/>
     <w:rsid w:val="00616539"/>
     <w:rsid w:val="00623876"/>
     <w:rsid w:val="0075457C"/>
     <w:rsid w:val="0081049C"/>
     <w:rsid w:val="00905648"/>
+    <w:rsid w:val="00917874"/>
     <w:rsid w:val="009507EB"/>
     <w:rsid w:val="009C4BCC"/>
     <w:rsid w:val="009C679D"/>
     <w:rsid w:val="00AB4662"/>
     <w:rsid w:val="00AF3323"/>
     <w:rsid w:val="00B07A02"/>
     <w:rsid w:val="00B10E98"/>
     <w:rsid w:val="00B13972"/>
     <w:rsid w:val="00B60EDC"/>
     <w:rsid w:val="00C27D13"/>
     <w:rsid w:val="00C77E6D"/>
+    <w:rsid w:val="00C850C4"/>
     <w:rsid w:val="00CA23E7"/>
     <w:rsid w:val="00CC3F51"/>
     <w:rsid w:val="00D532DB"/>
     <w:rsid w:val="00DA7E17"/>
     <w:rsid w:val="00E049DD"/>
     <w:rsid w:val="00E860EC"/>
     <w:rsid w:val="00EA6748"/>
     <w:rsid w:val="00F02978"/>
     <w:rsid w:val="00F03DD6"/>
     <w:rsid w:val="00FB7532"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>